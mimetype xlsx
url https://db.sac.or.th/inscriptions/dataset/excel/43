--- v0 (2025-12-18)
+++ v1 (2026-10-26)
@@ -56,57 +56,57 @@
   <si>
     <t>ด้าน/บรรทัด</t>
   </si>
   <si>
     <t>วัตถุจารึก</t>
   </si>
   <si>
     <t>ขนาดวัตถุ</t>
   </si>
   <si>
     <t>ลักษณะวัตถุ</t>
   </si>
   <si>
     <t>สถานที่พบ</t>
   </si>
   <si>
     <t>เนื้อหาโดยสังเขป</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>จารึกที่บ่อน้ำบริเวณแหล่งโบราณคดีดอนขุมเงิน 1 (อักษร ล)</t>
   </si>
   <si>
-    <t>Pallava</t>
+    <t>ปัลลวะ</t>
   </si>
   <si>
     <t>พุทธศตวรรษ</t>
   </si>
   <si>
-    <t>Sanskrit</t>
+    <t>สันสกฤต</t>
   </si>
   <si>
     <t>จำนวน 1 ด้าน มี 1 ตัวอักษร</t>
   </si>
   <si>
     <t>ศิลา</t>
   </si>
   <si>
     <t>กว้าง 27 ซม. ยาว 24 ซม. หนา 20 ซม.</t>
   </si>
   <si>
     <t>รูปสี่เหลี่ยม</t>
   </si>
   <si>
     <t>หินกรุผนังข้างบ่อน้ำ ในบริเวณแหล่งโบราณคดีดอนขุมเงิน บ้านหนองคูณ ตำบลเด่นราษฎร์ กิ่งอำเภอหนองฮี จังหวัดร้อยเอ็ด</t>
   </si>
   <si>
     <t>จารึกอักษร ล ในภาษาสันสกฤตซึ่งหมายถึง พระศิวะ</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/18776</t>
   </si>
   <si>
     <t>จารึกที่บ่อน้ำบริเวณแหล่งโบราณคดีดอนขุมเงิน 2 (อักษร ช)</t>
   </si>