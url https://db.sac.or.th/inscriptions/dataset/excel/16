--- v1 (2026-04-19)
+++ v2 (2026-10-08)
@@ -389,51 +389,51 @@
   <si>
     <t>วัดข้าวสาร ตำบลเมืองเก่า อำเภอเมือง จังหวัดสุโขทัย</t>
   </si>
   <si>
     <t>เป็นจารึกสั้นๆ กล่าวถึง ชีผ้าขาวผู้หนึ่งชื่อ เวสสันดร (เพสสันดร) ขอบูชาพระรัตนตรัย</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/231</t>
   </si>
   <si>
     <t>จารึกฐานพระพุทธรูปยืนวัดข่อย</t>
   </si>
   <si>
     <t>มอญโบราณ</t>
   </si>
   <si>
     <t>ศิลา ประเภทหินทรายละเอียด</t>
   </si>
   <si>
     <t>ฐานบัว กว้าง 41 ซม. สูง 13 ซม.</t>
   </si>
   <si>
     <t>ฐานบัว พระพุทธรูปประทับยืน (พระหัตถ์ทั้งสองหัก)</t>
   </si>
   <si>
-    <t>วัดข่อย  (ไม่ทราบว่าหมายถึงวัดไหนในปัจจุบัน) อำเภอบ้านหมี่  (ข้อมูลเดิมว่า อำเภอบ้านเซ่า) จังหวัดลพบุรี</t>
+    <t>วัดข่อย  (ไม่ทราบว่าหมายถึงวัดไหนในปัจจุบัน) อำเภอบ้านหมี่ (ข้อมูลเดิมว่า อำเภอบ้านเซ่า) จังหวัดลพบุรี</t>
   </si>
   <si>
     <t>คำจารึกที่ฐานของพระพุทธรูป เป็นการบอกเล่าว่า เจ้าปู่และลูกหลานเป็นผู้สร้างพระพุทธรูปองค์นี้ ขึ้น ซึ่งอาจเป็นการสร้างขึ้นเพื่อถวายแก่วัด</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/273</t>
   </si>
   <si>
     <t>จารึกหลังพระพุทธรูปนาคปรก</t>
   </si>
   <si>
     <t>ขอมโบราณ</t>
   </si>
   <si>
     <t>สันสกฤต,เขมร,ไทย</t>
   </si>
   <si>
     <t>จำนวนด้าน 1 ด้าน มี 7 บรรทัด</t>
   </si>
   <si>
     <t>กว้าง 40 ซม. สูง 55 ซม.</t>
   </si>
   <si>
     <t>พระปฤษฎางค์พระพุทธรูปนาคปรกไม่มีพระเศียร</t>
   </si>
@@ -2689,51 +2689,51 @@
   <si>
     <t>ข้อความจารึกบอกวัน เดือน ปี ที่สร้างและนามผู้สร้าง คือ พระครูนาขาม พร้อมด้วยอุบาสก อุบาสิกา ว่าได้ร่วมกันสร้างพระพุทธรูปองค์นี้ขึ้น</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/2413</t>
   </si>
   <si>
     <t>จารึกวัดโอกาส</t>
   </si>
   <si>
     <t>ศิลา ประเภทหินทราย</t>
   </si>
   <si>
     <t>กว้าง 50 ซม. สูง 83 ซม. หนา 20 ซม.</t>
   </si>
   <si>
     <t>วัดโอกาส ตำบลในเมือง อำเภอเมือง จังหวัดนครพนม</t>
   </si>
   <si>
     <t>ข้อความจารึกกล่าวถึงพระบาทสมเด็จพระจอมเกล้าเจ้าอยู่หัว (รัชกาลที่ 4) ได้ทรงแต่งตั้งเจ้าอุปราดขึ้นเป็นพระพนมนครานุรักษาธิบดีศรีโคตรบองหลวง เจ้าเมืองนครพนม จึงสร้างพระพุทธศิลาขนาดหนักเท่าตัวในวันขึ้นครองเมืองนครพนม</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/2417</t>
   </si>
   <si>
-    <t>จารึกวัดพระธาตุพนม 2</t>
+    <t>จารึกวัดพระธาตุพนม 4</t>
   </si>
   <si>
     <t>จำนวนด้าน 1 ด้าน มี 21 บรรทัด</t>
   </si>
   <si>
     <t>กว้าง 45 ซม. สูง 52 ซม.</t>
   </si>
   <si>
     <t>ด้านหลังของพระพุทธรูปศิลา</t>
   </si>
   <si>
     <t>กะตึบใกล้ต้นพระศรีมหาโพธิ์ วัดพระธาตุพนมวรมหาวิหาร ตำบลธาตุพนม อำเภอธาตุพนม จังหวัดนครพนม</t>
   </si>
   <si>
     <t>ข้อความจารึกกล่าวถึงหัวครูจันทรา ว่าได้สร้างพระพุทธรูปศิลาไว้กับวัดธาตุพนม</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/2419</t>
   </si>
   <si>
     <t>จารึกฐานพระพุทธรูปวัดอ่างแก้ว</t>
   </si>
   <si>
     <t>จำนวนด้าน 3 ด้าน มี 9 บรรทัด ด้านที่ 1 มี 2 บรรทัด ด้านที่ 2 มี 3 บรรทัด ด้านที่ 3 มี 4 บรรทัด</t>
   </si>