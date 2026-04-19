--- v0 (2026-02-21)
+++ v1 (2026-04-19)
@@ -1019,51 +1019,51 @@
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/1510</t>
   </si>
   <si>
     <t>จารึกฐานพระพุทธรูปวัดป่าเป้า</t>
   </si>
   <si>
     <t>ฝักขาม</t>
   </si>
   <si>
     <t>สูง 95 ซม.</t>
   </si>
   <si>
     <t>วัดป่าเป้า ตำบลศรีภูมิ อำเภอเมือง จังหวัดเชียงใหม่</t>
   </si>
   <si>
     <t>เนื้อความระบุปีที่สร้างพระพุทธรูป คือ พ.ศ. 2030</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/1512</t>
   </si>
   <si>
     <t>จารึกฐานพระพุทธรูปวัดพวกหงส์</t>
   </si>
   <si>
-    <t>วัดพวกหงส์ ตำบลพระสิงห์ อำเภอเมือง จังหวัดเชียงใหม่</t>
+    <t>วัดพวกหงษ์ (ข้อมูลเดิมว่า วัดพวกหงส์) ตำบลพระสิงห์ อำเภอเมือง จังหวัดเชียงใหม่</t>
   </si>
   <si>
     <t>เนื้อความระบุปีที่สร้าง ชื่อผู้สร้าง และน้ำหนักพระพุทธรูป</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/1514</t>
   </si>
   <si>
     <t>จารึกฐานพระพุทธรูปวัดทุงยู</t>
   </si>
   <si>
     <t>วัดทุงยู ตำบลศรีภูมิ อำเภอเมือง จังหวัดเชียงใหม่</t>
   </si>
   <si>
     <t>เนื้อความระบุปีที่สร้างพระพุทธรูป คือ พ.ศ. 2037</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/1516</t>
   </si>
   <si>
     <t>จารึกฐานพระพุทธรูปวัดพระเจ้าเม็งราย 3</t>
   </si>
   <si>
     <t>สูง 44 ซม.</t>
   </si>