--- v0 (2026-03-26)
+++ v1 (2026-06-26)
@@ -56,60 +56,60 @@
   <si>
     <t>ด้าน/บรรทัด</t>
   </si>
   <si>
     <t>วัตถุจารึก</t>
   </si>
   <si>
     <t>ขนาดวัตถุ</t>
   </si>
   <si>
     <t>ลักษณะวัตถุ</t>
   </si>
   <si>
     <t>สถานที่พบ</t>
   </si>
   <si>
     <t>เนื้อหาโดยสังเขป</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>จารึกที่พระตำหนักปั้นหย่า 1</t>
   </si>
   <si>
-    <t>Thai Thonburi-Rattanakosin</t>
+    <t>ไทยธนบุรี-รัตนโกสินทร์</t>
   </si>
   <si>
     <t>พุทธศักราช</t>
   </si>
   <si>
     <t>2393-2411</t>
   </si>
   <si>
-    <t>Thai</t>
+    <t>ไทย</t>
   </si>
   <si>
     <t>จำนวนด้าน 1 ด้าน มี 15 บรรทัด</t>
   </si>
   <si>
     <t>หินอ่อนสีขาว</t>
   </si>
   <si>
     <t>กว้าง 49 ซม. สูง 32 ซม. หนา 3 ซม.</t>
   </si>
   <si>
     <t>แผ่นรูปสี่เหลี่ยมผืนผ้า</t>
   </si>
   <si>
     <t>พระตำหนักปั้นหย่า วัดบวรนิเวศวิหาร แขวงวัดบวรนิเวศ เขตพระนคร กรุงเทพมหานคร</t>
   </si>
   <si>
     <t>พระบาทสมเด็จพระจอมเกล้าเจ้าอยู่หัว (ร. 4) ทรงมีพระบรมราชโองการประกาศห้ามผู้หญิงขึ้นไปบนพระตำหนักปั้นหย่าอย่างเด็ดขาด ไม่เว้นแม้แต่เด็กหรือคนชรา อีกทั้งสัตว์ตัวเมียก็ห้ามนำมาเลี้ยงในบริเวณดังกล่าว เพื่อรักษาให้เป็นสถานที่ศักดิ์สิทธิ์สำหรับปฏิบัติธรรมดังเช่นที่เคยเป็นมาตั้งแต่ตำหนักนี้สร้างเสร็จใน พ.ศ. 2379 ในสมัยรัชกาลที่ 3</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/764</t>
   </si>
   <si>
     <t>จารึกเขาเต่า วัดประยูรวงศาวาส 3</t>
   </si>
@@ -360,72 +360,72 @@
     <t>จารึกที่เจดีย์วัดชุมพลนิกายาราม</t>
   </si>
   <si>
     <t>จำนวนด้าน 1 ด้าน มี 30 บรรทัด
 ปัจจุบันเลือนลางไปหมดแล้ว</t>
   </si>
   <si>
     <t>หินอ่อน สีเขียว</t>
   </si>
   <si>
     <t xml:space="preserve">กว้าง 39.3 ซม.  สูง 38.5  ซม. </t>
   </si>
   <si>
     <t>วัดชุมพลนิกายาราม ตำบลบ้านเลน อำเภอบางปะอิน จังหวัดพระนครศรีอยุธยา</t>
   </si>
   <si>
     <t>พระบาทสมเด็จพระจอมเกล้าอยู่หัว ทรงมีพระบรมราชโองการให้ปฏิสังขรณ์พระเจดีย์ 2 องค์อาคารต่างๆ และพระพุทธรูปในวัดชุมพลนิกายาราม รวมถึงบรรจุพระบรมธาตุ โดยมีการกล่าวถึงประวัติของเจดีย์ว่าสร้างในรัชกาลพระเจ้าปราสาททองและปฏิสังขรณ์ในรัชกาลพระเจ้าอยู่หัวบรมโกศ ในสมัยอยุธยา</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/854</t>
   </si>
   <si>
     <t>จารึกที่อนุสาวรีย์สมเด็จพระนางเจ้าสุนันทากุมารีรัตน์ 1</t>
   </si>
   <si>
-    <t>Thai,English</t>
+    <t>ไทย,อังกฤษ</t>
   </si>
   <si>
     <t>จำนวนด้าน 4 ด้าน มี 63 บรรทัด ด้านที่ 1 มี 14 บรรทัด ด้านที่ 2 มี 16 บรรทัด ด้านที่ 3 มี 17 บรรทัด ด้านที่ 4 มี 16 บรรทัด</t>
   </si>
   <si>
     <t>กว้าง 41.5 ซม. สูง 132  ซม. หนา 5 ซม.</t>
   </si>
   <si>
     <t>อนุสาวรีย์สมเด็จพระนางเจ้าสุนันทากุมารีรัตน์ ในพระราชอุทยานสราญรมย์ แขวงพระบรมมหาราชวัง เขตพระนคร กรุงเทพมหานคร</t>
   </si>
   <si>
     <t>พระบาทสมเด็จพระจุลจอมเกล้าเจ้าอยู่หัว โปรดให้สร้างอนุสาวรีย์ เพื่อเป็นที่ระลึกแด่สมเด็จพระนางเจ้าสุนันทากุมารีรัตน์และสมเด็จเจ้าฟ้าหญิงกรรณาภรณ์เพ็ชรรัตน์ ซึ่งสวรรคตเมื่อ พ.ศ. 2423 โดยมีการกล่าวถึงพระราชประวัติของทั้งสองพระองค์และพรรณนาถึงความโศกเศร้าของรัชกาลที่ 5</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/862</t>
   </si>
   <si>
     <t>จารึกที่อนุสาวรีย์สมเด็จพระนางเจ้าสุนันทากุมารีรัตน์ 2</t>
   </si>
   <si>
-    <t>Thai Thonburi-Rattanakosin,Roman</t>
+    <t>ไทยธนบุรี-รัตนโกสินทร์,โรมัน</t>
   </si>
   <si>
     <t>จำนวนด้าน 2 ด้าน มี 31 บรรทัด ด้านที่ 1 มี 15 บรรทัด ด้านที่ 2 มี 16 บรรทัด</t>
   </si>
   <si>
     <t>ด้านที่ 1 กว้าง 78 ซม.  สูง 122  ซม. หนา 8  ซม.</t>
   </si>
   <si>
     <t>แผ่นรูปสี่เหลี่ยม ด้านบนมีลักษณะเป็นวงโค้ง</t>
   </si>
   <si>
     <t>อนุสาวรีย์สมเด็จพระนางเจ้าสุนันทากุมารีรัตน์ ในพระราชวังบางปะอิน ตำบลบ้านเลน อำเภอบางปะอิน จังหวัดพระนครศรีอยุธยา</t>
   </si>
   <si>
     <t>กล่าวถึงการสร้างอนุสาวรีย์แห่งนี้ เพื่อเป็นที่ระลึกแห่งความรัก แด่สมเด็จพระนางเจ้าสุนันทากุมารีรัตน์ โดยพระบาทสมเด็จพระจุลจอมเกล้าเจ้าเจ้าอยู่หัว เมื่อ พ.ศ. 2424</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/871</t>
   </si>
   <si>
     <t>จารึกซุ้มน้ำพุวงเวียนต้นโพธิ์</t>
   </si>
   <si>
     <t>จำนวนด้าน 1 ด้าน มี 19 บรรทัด</t>
   </si>
@@ -546,51 +546,51 @@
   <si>
     <t>จารึกอนุสาวรีย์ทหารอาสา</t>
   </si>
   <si>
     <t>จำนวนด้าน 4 ด้าน มี 191 บรรทัด ด้านที่ 1 มี 50 บรรทัด ด้านที่ 2 มี 54 บรรทัด ด้านที่ 3 มี 40 บรรทัด ด้านที่ 4 มี 47 บรรทัด</t>
   </si>
   <si>
     <t>กว้าง 61 ซม. สูง 226 ซม. หนา 5 ซม.</t>
   </si>
   <si>
     <t>สี่เหลี่ยมผืนผ้า ด้านบนแหลมคล้ายหน้าจั่ว</t>
   </si>
   <si>
     <t>อนุสาวรีย์ทหารอาสาสงครามโลกครั้งที่ 1 แขวงพระบรมมหาราชวัง เขตพระนคร กรุงเทพมหานคร</t>
   </si>
   <si>
     <t>กล่าวถึงการเข้าร่วมสงครามโลกครั้งที่ 1 และรายชื่อ ทหารอาสาที่ชีวิตระหว่างการปฏิบัติหน้าที่</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/1068</t>
   </si>
   <si>
     <t>จารึกที่ศาลเจ้าข้างองค์พระปฐมเจดีย์</t>
   </si>
   <si>
-    <t>Pali,Thai</t>
+    <t>บาลี,ไทย</t>
   </si>
   <si>
     <t>จำนวนด้าน 1 ด้าน มี 25 บรรทัด</t>
   </si>
   <si>
     <t>หินอ่อน สีดำ</t>
   </si>
   <si>
     <t>กว้าง 75 ซม.  สูง 55  ซม. หนา 3  ซม.</t>
   </si>
   <si>
     <t>แผ่นสี่เหลี่ยมผืนผ้า</t>
   </si>
   <si>
     <t>บริเวณพระปฐมเจดีย์ ตำบลพระปฐมเจดีย์ อำเภอเมือง จังหวัดนครปฐม</t>
   </si>
   <si>
     <t>กล่าวถึงความเป็นมา คุณค่า และความหมายของจารึกคาถาเยธมฺมา ตอนท้ายเป็นข้อความว่าด้วยเรื่องปฏิจจสมุปบาท</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/1075</t>
   </si>
   <si>
     <t>จารึกที่ผนังตึกโรงพยาบาลจุฬาลงกรณ์</t>
   </si>
@@ -688,72 +688,72 @@
   <si>
     <t>จารึกวัดมหาธาตุ สุโขทัย</t>
   </si>
   <si>
     <t>จำนวนด้าน 2 ด้าน มี 41 บรรทัด ด้านที่ 1 มี 21 บรรทัด ด้านที่ 2 มี 20 บรรทัด</t>
   </si>
   <si>
     <t>หินชนวนสีเขียว</t>
   </si>
   <si>
     <t>กว้าง 36  ซม. สูง 95 ซม. หนา 7  ซม.</t>
   </si>
   <si>
     <t>วัดมหาธาตุ ตำบลเมืองเก่า อำเภอเมือง จังหวัดสุโขทัย</t>
   </si>
   <si>
     <t>พ.ศ. 2450 สมเด็จพระบรมโอรสาธิราช เจ้าฟ้ามหาวชิราวุธมกุฎราชกุมาร ประพาสเมืองสุโขทัย ทรงสันนิษฐานว่า วัดมหาธาตุเดิมเป็นวัดสังฆาวาสและน่าจะสร้างขึ้นระหว่างมหาศักราช 1276-1283 (สมัยพระมหาธรรมราชาที่ 1 ลิไทย) โดยใช้หลักฐานจากจารึกสมัยสุโขทัย</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/1089</t>
   </si>
   <si>
     <t>จารึกเขาเต่า วัดประยูรวงศาวาส 1</t>
   </si>
   <si>
-    <t>Khom Thonburi-Rattanakosin</t>
-[...2 lines deleted...]
-    <t>Pali</t>
+    <t>ขอมธนบุรี-รัตนโกสินทร์</t>
+  </si>
+  <si>
+    <t>บาลี</t>
   </si>
   <si>
     <t>จำนวนด้าน 1 ด้าน มี 12 บรรทัด</t>
   </si>
   <si>
     <t>กว้าง 27 ซม. สูง 50 ซม. หนา 3 ซม.</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/1092</t>
   </si>
   <si>
     <t>จารึกเขาเต่า วัดประยูรวงศาวาส 4</t>
   </si>
   <si>
-    <t>Roman</t>
-[...2 lines deleted...]
-    <t>English</t>
+    <t>โรมัน</t>
+  </si>
+  <si>
+    <t>อังกฤษ</t>
   </si>
   <si>
     <t>กว้าง 34 ซม. สูง 48.5  ซม. หนา 3 ซม.</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/1094</t>
   </si>
   <si>
     <t>จารึกเขาเต่า วัดประยูรวงศาวาส 2</t>
   </si>
   <si>
     <t>วัดประยูรวงศาวาส แขวงวัดกัลยาณ์ เขตธนบุรี กรุงเทพมหานคร</t>
   </si>
   <si>
     <t>พ.ศ. 2428 พระยาภาสกรวงศ์ ได้ปฏิสังขรณ์อนุสาวรีย์รูปปืนใหญ่ บริเวณเขาเต่า วัดประยูรวงศาวาส ซึ่งสร้างขึ้นโดยสมเด็จเจ้าพระยาบรมมหาประยูรวงศ์ผู้เป็นบิดาเมื่อ พ.ศ. 2379 เพื่อระลึกถึงเหตุการณ์ที่ปืนใหญ่ระเบิดเมื่อคราวฉลองวัด (จารึกหลักนี้เป็นคำแปลของจารึกภาษาบาลีที่ตั้งอยู่ในบริเวณเดียวกัน คือ จารึกเขาเต่า วัดประยูรวงศาวาส 1)</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/1096</t>
   </si>
   <si>
     <t>จารึกฐานพระบรมรูปทรงม้า</t>
   </si>
   <si>
     <t>จำนวนด้าน 1 ด้าน มี 33 บรรทัด</t>
   </si>
@@ -829,51 +829,51 @@
   <si>
     <t>กล่าวถึงการอัญเชิญพระนิรันตรายประดิษฐานไว้บนหิ้งหน้าเรือนแก้ว ภายในพระอุโบสถวัดนิเวศธรรมประวัติ ใน พ.ศ. 2421 (สมัยรัชกาลที่ 5) โดยมีการกล่าวประวัติของพระนิรันตรายอย่างละเอียด กล่าวคือ ใน พ.ศ. 2399 กำนันอินและนายยังพบพระพุทธรูปองค์นี้ที่ชายป่าแขวงเมืองปราจีนบุรี จึงนำเข้าถวายรัชกาลที่ 4 พระองค์ทรงอัญเชิญไปเก็บไว้ที่หอเสถียรธรรมปริตกับพระกริ่งทองคำซึ่งองค์เล็กกว่า แต่เมื่อมีผู้ร้ายลักลอบเข้าไป กลับไม่ถูกขโมยทั้งที่เป็นทองคำและองค์ใหญ่กว่าพระกริ่ง จึงเป็นที่น่าอัศจรรย์อันเป็นมูลเหตุของการพระราชทานนาม &amp;ldquo;นิรันตราย&amp;rdquo;(ปราศจากอันตราย) นอกจากนี้ยังมีการหล่อพระพุทธรูปทองคำสวมพระนิรันตรายองค์ดังกล่าวอีกชั้น หนึ่ง และหล่อพระพุทธรูปเงินไว้คู่กัน ต่อมาใน พ.ศ. 2411 รัชกาลที่ 4 โปรดให้หล่อพระพุทธรูปพิมพ์เดียวกับพระนิรันตรายด้วยทองเหลืองแล้วกะไหล่ ด้วยทองคำ 18 องค์ เท่ากับจำนวนปีที่ทรงครองราชสมบัติแล้วดำริว่าจะทรงหล่อปีละ 1 องค์โดยถวายพระนามพระพุทธรูปว่าพระนิรันตรายทั้งสิ้น แต่ยังดำเนินการไม่เสร็จ พระองค์ก็สวรรคต รัชกาลที่ 5 จึงโปรดให้ช่างดำเนินการกะไหล่ทองพระพุทธรูปทั้งหมดจนเสร็จแล้วพระราชทานแด่ วัดฝ่ายธรรมยุติกนิกายตามพระราชประสงค์ของรัชกาลที่ 4</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/1141</t>
   </si>
   <si>
     <t>จารึกที่ผนังพระอุโบสถวัดนิเวศธรรมประวัติ เรื่องสำเนาคำประกาศถวายภูมิสถาน</t>
   </si>
   <si>
     <t>จำนวนด้าน 1 ด้าน มี 35 บรรทัด</t>
   </si>
   <si>
     <t xml:space="preserve">กว้าง 33 ซม. สูง 73  ซม. </t>
   </si>
   <si>
     <t>พระบาทสมเด็จพระจุลจอมเกล้าเจ้าอยู่หัว (รัชกาลที่ 5) ทรงประกาศถวายที่ดินให้เป็นเขตวิสุงคามสีมาของวัดนิเวศธรรมประวัติ มีการกล่าวถึงประวัติของวัดและระบุขอบเขตสีมา ตอนท้ายทรงขอให้ได้รับความสุข ดับซึ่งความทุกข์ทั้งปวงในอนาคตกาล</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/1145</t>
   </si>
   <si>
     <t>จารึกที่ผนังพระอุโบสถวัดนิเวศธรรมประวัติ เรื่องสำเนาคำประกาศวิสุงคามสีมา</t>
   </si>
   <si>
-    <t>Thai Thonburi-Rattanakosin,Khom Thonburi-Rattanakosin</t>
+    <t>ไทยธนบุรี-รัตนโกสินทร์,ขอมธนบุรี-รัตนโกสินทร์</t>
   </si>
   <si>
     <t xml:space="preserve">กว้าง 33 ซม.  สูง 73  ซม. </t>
   </si>
   <si>
     <t>พระบาทสมเด็จพระจุลจอมเกล้าเจ้าอยู่หัว (รัชกาลที่ 5) ทรงประกาศถวายที่ดินให้เป็นเขตวิสุงคามสีมาของวัดนิเวศธรรมประวัติ โดยมีการกล่าวถึงประวัติของวัดและระบุขอบเขตสีมา</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/1147</t>
   </si>
   <si>
     <t>จารึกที่ผนังพระอุโบสถวัดนิเวศธรรมประวัติ เรื่องพระพุทธรูปลอยถาดและปางจงกรม</t>
   </si>
   <si>
     <t>จำนวนด้าน 1 ด้าน มี 39 บรรทัด</t>
   </si>
   <si>
     <t xml:space="preserve">กว้าง 32 ซม. สูง 72 ซม. </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;พระบาทสมเด็จพระจุลจอมเกล้าเจ้าอยู่หัว (รัชกาลที่ 5) โปรดให้หล่อพระพุทธรูปทองเหลืองกะไหล่ทองคำ อุทิศแด่พระเจ้าปราสาททองและสมเด็จพระนารายณ์มหาราช ซึ่งได้อัญเชิญมาพร้อมพระพุทธนฤมลธรรโมภาศ แล้วประดิษฐานบนหิ้งข้างเรือนแก้ว ภายในอุโบสถวัดนิเวศธรรมประวัติ เมื่อ พ.ศ. 2421 โดยมีการกล่าวถึงประวัติและมูลเหตุการหล่อพระพุทธรูปทั้ง 2 อย่างละเอียด กล่าวคือ รัชกาลที่ 3 โปรดให้กรมสมเด็จพระปรมานุชิตชิโนรส หล่อพระพุทธรูป 37 แล้วทรงเลือก 3 ปางเพื่อสร้างเป็นพระพุทธรูปพระชนมพรรษาประจำแผ่นดิน 3 ปาง ส่วนที่เหลือให้ประดิษฐานในพระอุโบสถวัดพระศรีรัตนศาสดาราม ต่อมา รัชกาลที่ 4 โปรดให้กะไหล่ทองพระพทธรูปทั้ง 37 องค์แล้วอุทิศแด่พระมหากษัตริย์กรุงศรีอยุธยา 33 พระองค์ และพระเจ้ากรุงธนบุรี 1 องค์ อีก 3 องค์อุทิศแด่รัชกาลที่ 1 - 3 ครั้นเมื่อมีการฉลองวัดชุมพลนิกายารามใน พ.ศ. 2407 รัชกาลที่ 4 ทรงอัญเชิญพระพุทธรูป ที่อุทิศแด่พระเจ้าปราสาททองและพระนารายณ์มหาราช มาตั้งในอุโบสถแล้วเชิญกลับกรุงเทพฯ ต่อมา รัชกาลที่ 5 ดำริว่าพระมหากษัตริย์ทั้ง 3 คือ พระเจ้าปราสาททอง พระนารายณ์มหาราช และ พระบาทสมเด็จพระจอมเกล้าเจ้าอยู่หัว ล้วนแต่เคยประทับ ณ บริเวณเกาะบางปะอิน จึงควรมีสิ่งที่ระลึกถึงพระเกียรติ ซึ่งสำหรับรัชกาลที่ 4 คือ พระพุทธรูปนิรันตราย ส่วนอีก 2 พระองค์ โปรดให้หล่อพระพุทธรูป ตามขนาดและแบบเดียวกับองค์ที่รัชกาลที่ 4 ทรงอัญเชิญมาในคราวฉลองวัดชุมพลนิกายาราม&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/1149</t>
@@ -977,51 +977,51 @@
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/1241</t>
   </si>
   <si>
     <t>จารึกในพระวิหารพระนอนวัดป่าโมก</t>
   </si>
   <si>
     <t>จำนวนด้าน 1 ด้าน มี 63 บรรทัด</t>
   </si>
   <si>
     <t>กว้าง 122 ซม. สูง 162 ซม. หนา 3 ซม.</t>
   </si>
   <si>
     <t>วิหารพระนอนวัดป่าโมกวรวิหาร ตำบลป่าโมก อำเภอป่าโมก จังหวัดอ่างทอง</t>
   </si>
   <si>
     <t>โคลงเรื่องการชะลอพระพุทธไสยาสน์จำนวน 69 บท ซึ่งเป็นพระราชนิพนธ์ของพระเจ้าอยู่หัวบรมโกศเมื่อครั้งยังเป็นกรมพระราชวังบวร โดยตอนต้นกล่าวถึงประวัติการสร้างจารึกนี้ว่าถูกสร้างขึ้นใน พ.ศ. 2460 โดยพระเจ้าบรมวงษ์เธอ กรมพระยาดำรงราชานุภาพ เนื่องจากเมื่อคราวตามเสด็จรัชกาลที่ 5 พร้อมกับพระเจ้าบรมวงษ์เธอกรมพระสมมติอมรพันธุ์ ทอดพระเนตรเห็นรอยกรอบข้างพระขนองพระพุทธไสยาศน์ แต่ไม่ปรากฏจารึก ต่อมาพระยาโบราณราชธานินทร์ (พร เดชะคุปต์) ได้พบหนังสือเก่าเป็นโคลงดังกล่าวจึงคัดสำเนาส่งให้หอสมุดวชิรญาณ พระเจ้าบรมวงษ์เธอทั้ง 2 ทรงวิเคราะห์แล้วพบว่าน่าจะเป็นโคลงบนจารึกที่หายไปนั่นเอง จึงได้สร้างจารึกขึ้นใหม่โดยใช้หินอ่อนซึ่ง นายคลูเซอร์ ชาวอิตาลีถวาย ทรงอุทิศส่วนพระราชกุศลถวายแด่พระบาทสมเด็จพระจุลจอมเกล้าเจ้าอยู่หัว และกรมพระสมมติอมรพันธุ์ อนึ่ง ต่อมามีการพบจารึกที่หายไป ประสาร บุญประคอง ระบุว่าจารึกหลักนี้มีข้อความผิดแปลกไปจากจารึกดังกล่าว ปัจจุบันอยู่ที่พิพิธภัณฑสถานแห่งชาติ พระราชวังจันทรเกษม จังหวัดพระนครศรีอยุธยา</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/1247</t>
   </si>
   <si>
     <t>จารึกฐานพระพุทธรูปวัดช่างแต้ม 3</t>
   </si>
   <si>
-    <t xml:space="preserve">Dhamma Lanna </t>
+    <t>ธรรมล้านนา</t>
   </si>
   <si>
     <t>สูง 28 ซม.</t>
   </si>
   <si>
     <t>ฐานพระพุทธรูปปางมารวิชัย</t>
   </si>
   <si>
     <t>วัดช่างแต้ม ตำบลพระสิงห์ อำเภอเมือง จังหวัดเชียงใหม่</t>
   </si>
   <si>
     <t>ระบุปีที่สร้างพระพุทธรูปองค์นี้ คือ &amp;ldquo;ศักราช 1235 ตัว&amp;rdquo; ตรงกับ พ.ศ. 2416</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/1447</t>
   </si>
   <si>
     <t>จารึกฐานพระพุทธรูปวัดสำเภา 1</t>
   </si>
   <si>
     <t>ไม้</t>
   </si>
   <si>
     <t>สูง 26 ซม.</t>
   </si>
@@ -1358,90 +1358,90 @@
   <si>
     <t>จารึกฐานพระพุทธรูปวัดหัวข่วง 2</t>
   </si>
   <si>
     <t>มีอักษรจารึก 19 บรรทัด ที่ด้านหน้าของฐานพระพุทธรูป</t>
   </si>
   <si>
     <t>ไม้จันทน์</t>
   </si>
   <si>
     <t>สูง 33 ซม.</t>
   </si>
   <si>
     <t>วัดแสนเมืองมาหลวง (วัดหัวข่วง) ตำบลศรีภูมิ อำเภอเมือง จังหวัดเชียงใหม่</t>
   </si>
   <si>
     <t>จุลศักราช 1238 เจ้าจันทน์หอมพร้อมด้วยราชบุตร ราชธิดาและชาววังทุกคนร่วมกันสร้างพระพิมพ์ไม้จันทน์ 4 อิริยาบถ ไว้เป็นที่บูชาแก่คนและเทวดา โดยขอให้เป็นปัจจัยค้ำชูทั้งในภพนี้และภพหน้าจนกระทั่งเข้าสู่นิพพาน</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/1638</t>
   </si>
   <si>
     <t>จารึกฐานพระพุทธรูปวัดพวกแต้ม</t>
   </si>
   <si>
-    <t>Sanskrit,Pali,Thai</t>
+    <t>สันสกฤต,บาลี,ไทย</t>
   </si>
   <si>
     <t>ยาว 205 ซม.</t>
   </si>
   <si>
     <t>ฐานพระพุทธรูปไสยาสน์</t>
   </si>
   <si>
     <t>วัดพวกแต้ม ตำบลพระสิงห์ อำเภอเมือง จังหวัดเชียงใหม่</t>
   </si>
   <si>
     <t>พ.ศ. 2475 พระอภัยสารทนพีสีบุราจารย์ เจ้าคณะจังหวัดเชียงใหม่ พระครูวิเชียรปัญญา พระขัตติยะ เจ้าอาวาสวัดพวกแต้ม ขุนบริบาลและผู้มีศรัทธาทั้งหลาย ร่วมกันหล่อพระพุทธรูปองค์นี้ขึ้น ตอนท้ายระบุนามช่างที่ทำการหล่อ รวมถึงนามผู้สร้างวิหารประดิษฐานพระพุทธรูปคือ นางบัวชำ</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/1649</t>
   </si>
   <si>
     <t>จารึกฐานพระพุทธรูปวัดศรีเกิด 3 (เชียงใหม่)</t>
   </si>
   <si>
     <t>มีอักษรจารึก 3 บรรทัด รอบฐานพระพุทธรูป</t>
   </si>
   <si>
     <t>สูง 31 ซม.</t>
   </si>
   <si>
     <t>ฐานพระพุทธรูปประทับยืน</t>
   </si>
   <si>
     <t>พ.ศ. 2463 ท้าววิเศษบุญสูงพร้อมทั้งภรรยาคือนางเกียงคำและนางสา รวมถึงลูกชายหญิงทุกคน ได้สร้างพระพุทธรูปองค์นี้ไว้ค้ำชูพระพุทธศาสนาเพื่ออุทิศส่วนกุศลให้บิดามารดา</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/1660</t>
   </si>
   <si>
     <t>จารึกฐานพระพุทธรูปวัดดอกคำ 7</t>
   </si>
   <si>
-    <t>Pali,Khmer,Thai</t>
+    <t>บาลี,เขมร,ไทย</t>
   </si>
   <si>
     <t>มีอักษรจารึก 4 บรรทัด รอบฐานพระพุทธรูป</t>
   </si>
   <si>
     <t>มุกข้าวชีวิต</t>
   </si>
   <si>
     <t>สูง 10 ซม.</t>
   </si>
   <si>
     <t>จุลศักราช 1254 อภิชัยทิพพรหมภิกขุ, ลูกศิษย์, นางอุสา, นางคำทองและลูกทุกคน ร่วมกันสร้างพระพุทธรูปด้วยมุกข้าวชีวิต</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/1669</t>
   </si>
   <si>
     <t>จารึกฐานพระพุทธรูปวัดหมื่นล้าน 5</t>
   </si>
   <si>
     <t>จุลศักราช 1266 นายบัวผัดและพี่น้องร่วมกันสร้างพระพุทธรูปแล้วสมโภชไว้กับวัดหมื่นล้าน โดยขอให้ตนมีปัญญาเหมือนแม่น้ำทั้ง 5 สายและได้ถึงแก่ สุข 3 ประการซึ่งมีนิพพานเป็นสิ่งสูงสุด</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/1671</t>
   </si>
@@ -1734,141 +1734,141 @@
   <si>
     <t>กว้าง 54 ซม. ยาว 40 ซม.</t>
   </si>
   <si>
     <t>กล่าวถึงการปฏิสังขรณ์พระธาตุเจดีย์ ใน พ.ศ. 2449 และการสร้างพระวิหารโดยพระเจ้าสุริยพงศ์ผริตเดช เจ้าเมืองน่าน ซึ่งใช้พระราชทรัพย์ส่วนพระองค์ร่วมกับเจ้านางยอดคำหล้าผู้เป็นอัครชายา ราชบุตรและขุนนาง โดยแล้วเสร็จใน พ.ศ. 2454 และฉลองทานเมื่อ พ.ศ. 2456</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/1985</t>
   </si>
   <si>
     <t>จารึกฐานพระพุทธรูปวัดพันเตา 3</t>
   </si>
   <si>
     <t>สูง 99 ซม.</t>
   </si>
   <si>
     <t>จุลศักราช 1234 อุปราชอินทนนท์ (ในเวลาต่อมาคือพระเจ้าอินทวิชยานนท์) แม่เจ้าคำแผ่น และแม่เจ้าบัวทิพย์ เป็นประธานในการทำพิธีพุทธาภิเษกและถวายพระพุทธรูปองค์นี้แด่วัดพันเตา เพื่ออุทิศส่วนกุศลถวายพระราชบิดา, พระราชมารดาและพระญาติที่ทรงล่วงลับไปแล้ว</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/1995</t>
   </si>
   <si>
     <t>จารึกกังสดาล</t>
   </si>
   <si>
-    <t>Fak Kham</t>
+    <t>ฝักขาม</t>
   </si>
   <si>
     <t>เส้นผ่าศูนย์กลางกลาง 229 ซม.</t>
   </si>
   <si>
     <t>ฆ้อง</t>
   </si>
   <si>
     <t>วัดพระธาตุหริภุญไชย ตำบลในเมือง อำเภอเมือง จังหวัดลำพูน</t>
   </si>
   <si>
     <t>ในปี พ.ศ. 2403 กัญจนมหาเถรเจ้าวัดป่าเมืองแพร่เป็นประธานทายกฝ่ายใน และ เจ้าหลวงเมืองเชียงใหม่เป็นประธานทายกฝ่ายนอก พร้อมทั้งทายกทายิกาทั้งฝ่ายในฝ่ายนอก ร่วมกันหล่อกังสดาลไว้ ณ วัดพระสิงห์ เวียงเชียงใหม่ เพื่อไว้เป็นเครื่องบูชาพระธาตุอันตั้งไว้ในเมืองหริภุญไชย</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/2023</t>
   </si>
   <si>
     <t>จารึกเจ้าครูศีลาภิรัตน์</t>
   </si>
   <si>
-    <t xml:space="preserve">Thai Noi,Dhamma E-san  </t>
+    <t>ไทยน้อย,ธรรมอีสาน</t>
   </si>
   <si>
     <t>2349 และ 2464</t>
   </si>
   <si>
     <t>จำนวนด้าน 2 ด้าน มี 32 บรรทัด ด้านที่ 1 มี 19 บรรทัด ด้านที่ 2 มี 13 บรรทัด</t>
   </si>
   <si>
     <t>ศิลา ประเภทหินทราย</t>
   </si>
   <si>
     <t>กว้าง 24 ซม. สูง 35 ซม.</t>
   </si>
   <si>
     <t>รูปใบเสมา</t>
   </si>
   <si>
     <t>ประตูด้านทิศตะวันออกของวิหารทิศใต้ วัดพระธาตุพนมวรมหาวิหาร ตำบลธาตุพนม อำเภอธาตุพนม จังหวัดนครพนม</t>
   </si>
   <si>
     <t>จารึกด้านที่ 1 จารึกด้วยอักษรธรรมอีสาน เนื้อความในจารึกกล่าวถึงเจ้าครูศีลาภิรัตน์ พร้อมด้วยภิกษุ สามเณร และสัปบุรุษ ประดิษฐานพัทธสีมาไว้ในพระบวรพุทธศาสนา เมื่อ พ.ศ. 2464 จารึกด้านที่ 2 จารึกด้วยอักษรไทยน้อย เนื้อความในจารึก กล่าวถึงเจ้าพระยาจันทสุริยวงศา เมืองมุกดาหาร ได้สร้างพัทธสีมาไว้ในพระพุทธศาสนา เมื่อ พ.ศ. 2349</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/2171</t>
   </si>
   <si>
-    <t>จารึกวัดพระธาตุพนม 2</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Dhamma E-san  </t>
+    <t>จารึกวัดพระธาตุพนม 4</t>
+  </si>
+  <si>
+    <t>ธรรมอีสาน</t>
   </si>
   <si>
     <t>ศิลา</t>
   </si>
   <si>
     <t>กว้าง 45 ซม. สูง 52 ซม.</t>
   </si>
   <si>
     <t>ด้านหลังของพระพุทธรูปศิลา</t>
   </si>
   <si>
     <t>กะตึบใกล้ต้นพระศรีมหาโพธิ์ วัดพระธาตุพนมวรมหาวิหาร ตำบลธาตุพนม อำเภอธาตุพนม จังหวัดนครพนม</t>
   </si>
   <si>
     <t>ข้อความจารึกกล่าวถึงหัวครูจันทรา ว่าได้สร้างพระพุทธรูปศิลาไว้กับวัดธาตุพนม</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/2419</t>
   </si>
   <si>
-    <t>จารึกวัดพระธาตุพนม 3</t>
+    <t>จารึกวัดพระธาตุพนม 5</t>
   </si>
   <si>
     <t>ศิลาทราย</t>
   </si>
   <si>
     <t>กว้าง 51 ซม. สูง 92 ซม.</t>
   </si>
   <si>
     <t>ในโกดังเก็บของภายในวิหารคด วัดพระธาตุพนมวรมหาวิหาร ตำบลธาตุพนม อำเภอธาตุพนม จังหวัดนครพนม</t>
   </si>
   <si>
     <t>ข้อความจารึกกล่าวถึงเจ้าครูศีลาภิรัตน์พร้อมกับญาติโยม ที่ได้ประดิษฐานพัทธสีมาที่วัดพระธาตุพนม</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/2421</t>
   </si>
   <si>
-    <t>จารึกวัดพระธาตุพนม 4</t>
+    <t>จารึกวัดพระธาตุพนม 6</t>
   </si>
   <si>
     <t>หินทราย</t>
   </si>
   <si>
     <t>กว้าง 65 ซม. สูง 160 ซม.</t>
   </si>
   <si>
     <t>หน้ากุฏิพระในวัดพระธาตุพนมวรมหาวิหาร ตำบลธาตุพนม อำเภอธาตุพนม จังหวัดนครพนม</t>
   </si>
   <si>
     <t>พระครูสีลาภิรัตน์ พร้อมทั้งคณะสงฆ์และทายกทายิกาทั้งหลาย ได้พร้อมใจกันสร้างหอสวดมนต์</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/2423</t>
   </si>
   <si>
     <t>จารึกวัดเหนือ (วัดมหาผล)</t>
   </si>
   <si>
     <t>จำนวนด้าน 1 ด้าน มี 11 บรรทัด บรรทัดที่ 10-11 อักษรหายไป (หินกระเทาะ)</t>
   </si>
   <si>
     <t>หิน</t>
   </si>
@@ -3000,51 +3000,51 @@
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/18134</t>
   </si>
   <si>
     <t>จารึกการสร้างทุงศิลา</t>
   </si>
   <si>
     <t>จำนวน 1 ด้าน มี 28 บรรทัด</t>
   </si>
   <si>
     <t>กว้าง 22.5 ซม. สูง 97 ซม. หนา 3 ซม.</t>
   </si>
   <si>
     <t>วิหารวัดพระธาตุลำปางหลวง ตำบลลำปางหลวง อำเภอเกาะคา จังหวัดลำปาง</t>
   </si>
   <si>
     <t>เมื่อปี พ.ศ. 2469 ธุเจ้าอภิวงศา เจ้าอาวาส พ่อเลี้ยงแสนเทพพร้อมด้วยภริยาและบุตร ผู้ใหญ่น้อยพรมเสนา ท่านหนานไชยอาจารย์ หนานอภิวงศาพร้อมด้วยภริยา หนานกาวีพร้อมด้วยภริยา ตลอดจนศรัทธาบ้านนาเวียงทั้งหลายได้พร้อมใจกันสร้างทุงศิลา 2 ผืน เพื่อบูชาแก่พระมหาชินธาตุเจ้า</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/18145</t>
   </si>
   <si>
     <t>จารึกการสร้างวิหารวัดพระแก้วดอนเต้า</t>
   </si>
   <si>
-    <t>Dhamma Lanna ,Fak Kham</t>
+    <t>ธรรมล้านนา,ฝักขาม</t>
   </si>
   <si>
     <t>จำนวน 2 ด้าน ด้านที่ 1 มี 12 บรรทัด (อักษรไทย) ด้านที่ 2 มี 14 บรรทัด (อักษรธรรมล้านนา)</t>
   </si>
   <si>
     <t>กว้าง 42.5 ซม. สูง 52 ซม. หนา 5.5 ซม.</t>
   </si>
   <si>
     <t>วัดพระแก้วดอนเต้า ตำบลเวียงเหนือ อำเภอเมือง จังหวัดลำปาง</t>
   </si>
   <si>
     <t>เมื่อ พ.ศ. 2452 เจ้าบุญวาทย์วงศ์มานิตย์ ผู้เป็นเจ้าครองนครลำปาง กับจองคำแดงและภรรยาคือแม่จันทร์ พร้อมด้วยบรรดาญาติและน้องชื่อคำจ่ามกับนายฮ้อยหง่วยสิน ได้ร่วมกันบริจาคทรัพย์ทรัพย์สร้างพระวิหารหลังนี้ไว้เพื่อประดิษฐานพระพุทธปฏิมากร</t>
   </si>
   <si>
     <t>https://db.sac.or.th/inscriptions/inscribe/detail/18161</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>